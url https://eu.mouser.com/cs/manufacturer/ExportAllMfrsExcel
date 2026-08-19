--- v0 (2026-07-27)
+++ v1 (2026-08-19)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <bookViews>
     <workbookView yWindow="460" windowWidth="25600" windowHeight="18380" tabRatio="500"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="125725"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1297" uniqueCount="1297">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1298" uniqueCount="1298">
   <si>
     <t>0xDA</t>
   </si>
   <si>
     <t>1BitSquared</t>
   </si>
   <si>
     <t>1Global</t>
   </si>
   <si>
     <t>2J Antennas</t>
   </si>
   <si>
     <t>3M</t>
   </si>
   <si>
     <t>4D LCD</t>
   </si>
   <si>
     <t>4D Systems</t>
   </si>
   <si>
     <t>AAElectronics</t>
   </si>
   <si>
@@ -644,50 +644,53 @@
   <si>
     <t>Cardona Bits</t>
   </si>
   <si>
     <t>CaribouLabs</t>
   </si>
   <si>
     <t>Carling Technologies / Littelfuse</t>
   </si>
   <si>
     <t>Carlo Gavazzi</t>
   </si>
   <si>
     <t>Casco / Amphenol</t>
   </si>
   <si>
     <t>Catalyst / ON Semiconductor</t>
   </si>
   <si>
     <t>CCS</t>
   </si>
   <si>
     <t>CDE (Cornell Dubilier) / Knowles</t>
   </si>
   <si>
+    <t>CDI / Amphenol</t>
+  </si>
+  <si>
     <t>CEL</t>
   </si>
   <si>
     <t>Central / Vishay</t>
   </si>
   <si>
     <t>Central Semiconductor</t>
   </si>
   <si>
     <t>Cera-Mite / Vishay</t>
   </si>
   <si>
     <t>CEVA</t>
   </si>
   <si>
     <t>CGS / TE Connectivity</t>
   </si>
   <si>
     <t>Chemi-Con</t>
   </si>
   <si>
     <t>Chemtronics</t>
   </si>
   <si>
     <t>CHERRY</t>
@@ -1739,50 +1742,53 @@
   <si>
     <t>Johanson Manufacturing / Knowles</t>
   </si>
   <si>
     <t>Johanson Technology</t>
   </si>
   <si>
     <t>Johnson / Cinch Connectivity Solutions</t>
   </si>
   <si>
     <t>Johnson Electric</t>
   </si>
   <si>
     <t>Jonard Tools</t>
   </si>
   <si>
     <t>Jorjin</t>
   </si>
   <si>
     <t>JRC / NJR (New Japan Radio)</t>
   </si>
   <si>
     <t>JST Connectors</t>
   </si>
   <si>
+    <t>JUMO</t>
+  </si>
+  <si>
     <t>JUMPtec</t>
   </si>
   <si>
     <t>JW Miller / Bourns</t>
   </si>
   <si>
     <t>Kaga FEI</t>
   </si>
   <si>
     <t>Kamaya</t>
   </si>
   <si>
     <t>Ka-Ro Electronics</t>
   </si>
   <si>
     <t>Kavlico / Sensata</t>
   </si>
   <si>
     <t>KEKO Varicon</t>
   </si>
   <si>
     <t>KEMET / YAGEO</t>
   </si>
   <si>
     <t>Kemtron / TE Connectivity</t>
@@ -2837,50 +2843,53 @@
   <si>
     <t>REDEL / LEMO</t>
   </si>
   <si>
     <t>Redpine Signals</t>
   </si>
   <si>
     <t>ReFLEX CES</t>
   </si>
   <si>
     <t>Rego Electronics</t>
   </si>
   <si>
     <t>RELOC</t>
   </si>
   <si>
     <t>Renaissance</t>
   </si>
   <si>
     <t>Renata</t>
   </si>
   <si>
     <t>Renesas Electronics</t>
   </si>
   <si>
+    <t>Reversec</t>
+  </si>
+  <si>
     <t>RF Solutions</t>
   </si>
   <si>
     <t>RF360 / Qualcomm</t>
   </si>
   <si>
     <t>RFbeam</t>
   </si>
   <si>
     <t>RFM</t>
   </si>
   <si>
     <t>RFM Integrated Device</t>
   </si>
   <si>
     <t>RFMi</t>
   </si>
   <si>
     <t>RFS Technologies / Amphenol</t>
   </si>
   <si>
     <t>Richtek</t>
   </si>
   <si>
     <t>Ricoh Electronic Devices Company</t>
@@ -3143,53 +3152,50 @@
   <si>
     <t>Signoid</t>
   </si>
   <si>
     <t>Silanna</t>
   </si>
   <si>
     <t>Silergy</t>
   </si>
   <si>
     <t>Silex Technology</t>
   </si>
   <si>
     <t>Silicognition</t>
   </si>
   <si>
     <t>Silicom</t>
   </si>
   <si>
     <t>Silicon Labs</t>
   </si>
   <si>
     <t>Silicon Microstructures (SMI) / TE Connectivity</t>
   </si>
   <si>
-    <t>SiliconBrite</t>
-[...1 lines deleted...]
-  <si>
     <t>Siliconix / Vishay</t>
   </si>
   <si>
     <t>Silvertel</t>
   </si>
   <si>
     <t>Simpson Electric Company</t>
   </si>
   <si>
     <t>SINE Systems / Amphenol</t>
   </si>
   <si>
     <t>Siretta</t>
   </si>
   <si>
     <t>SiTime</t>
   </si>
   <si>
     <t>SK Hynix</t>
   </si>
   <si>
     <t>SkyHigh Memory</t>
   </si>
   <si>
     <t>Skyworks Solutions Inc.</t>
@@ -3804,53 +3810,50 @@
     <t>Western Design Center</t>
   </si>
   <si>
     <t>White Rodgers</t>
   </si>
   <si>
     <t>Wickmann / Littelfuse</t>
   </si>
   <si>
     <t>Wiha</t>
   </si>
   <si>
     <t>Wilcoxon / Amphenol</t>
   </si>
   <si>
     <t>WIMA</t>
   </si>
   <si>
     <t>Winbond</t>
   </si>
   <si>
     <t>Winchester Interconnect</t>
   </si>
   <si>
     <t>Wiremold</t>
-  </si>
-[...1 lines deleted...]
-    <t>WithSecure</t>
   </si>
   <si>
     <t>WIZnet</t>
   </si>
   <si>
     <t>WL Gore</t>
   </si>
   <si>
     <t>Wokwi</t>
   </si>
   <si>
     <t>Wolfson / Cirrus Logic</t>
   </si>
   <si>
     <t>Wolfspeed</t>
   </si>
   <si>
     <t>Woodhead</t>
   </si>
   <si>
     <t>Würth Elektronik</t>
   </si>
   <si>
     <t>Xeltek</t>
   </si>
@@ -4297,51 +4300,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml" Id="rId1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:A1298"/>
+  <dimension ref="A1:A1299"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="16"/>
   <cols>
     <col min="1" max="1" width="35.83203125" style="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="119" customHeight="1"/>
     <row r="2">
       <c r="A2" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="5">
@@ -10790,50 +10793,55 @@
       </c>
     </row>
     <row r="1294">
       <c r="A1294" s="1" t="s">
         <v>1292</v>
       </c>
     </row>
     <row r="1295">
       <c r="A1295" s="1" t="s">
         <v>1293</v>
       </c>
     </row>
     <row r="1296">
       <c r="A1296" s="1" t="s">
         <v>1294</v>
       </c>
     </row>
     <row r="1297">
       <c r="A1297" s="1" t="s">
         <v>1295</v>
       </c>
     </row>
     <row r="1298">
       <c r="A1298" s="1" t="s">
         <v>1296</v>
+      </c>
+    </row>
+    <row r="1299">
+      <c r="A1299" s="1" t="s">
+        <v>1297</v>
       </c>
     </row>
   </sheetData>
   <sheetCalcPr fullCalcOnLoad="1"/>
   <printOptions/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup/>
   <headerFooter/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>